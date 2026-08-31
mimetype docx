--- v0 (2026-05-02)
+++ v1 (2026-08-31)
@@ -752,73 +752,62 @@
             <w:r w:rsidR="00B560AA" w:rsidRPr="00B560AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Marriott Minneapolis</w:t>
             </w:r>
             <w:r w:rsidR="00642798">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> City Center</w:t>
             </w:r>
             <w:r w:rsidRPr="005A6BA7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (conference venue) </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">for </w:t>
+              <w:t xml:space="preserve"> (conference venue) for </w:t>
             </w:r>
             <w:r w:rsidR="00E87A65" w:rsidRPr="005A6BA7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[#</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00CE6201" w:rsidRPr="005A6BA7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidRPr="005A6BA7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> nights:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51C6025F" w14:textId="25532F5E" w:rsidR="00DE2FF3" w:rsidRDefault="00FB7FD4" w:rsidP="000A431A">
@@ -967,147 +956,158 @@
             </w:pPr>
             <w:r w:rsidRPr="005A6BA7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Conference registration</w:t>
             </w:r>
             <w:r w:rsidR="00EF374C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E032670" w14:textId="4A08F374" w:rsidR="000C767B" w:rsidRPr="005A6BA7" w:rsidRDefault="00537208" w:rsidP="098E8598">
+          <w:p w14:paraId="0E032670" w14:textId="73641E5C" w:rsidR="000C767B" w:rsidRPr="005A6BA7" w:rsidRDefault="00537208" w:rsidP="098E8598">
             <w:pPr>
               <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF374C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00B560AA" w:rsidRPr="00EF374C">
+            <w:r w:rsidR="00134FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>825</w:t>
+              <w:t>900</w:t>
             </w:r>
             <w:r w:rsidR="00EF374C" w:rsidRPr="00EF374C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00134FD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>advance</w:t>
             </w:r>
             <w:r w:rsidR="00EF374C" w:rsidRPr="00EF374C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>(early bird member rate</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EF374C" w:rsidRPr="00EF374C">
+              <w:t xml:space="preserve"> member rate listed</w:t>
+            </w:r>
+            <w:r w:rsidR="00134FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> listed</w:t>
+              <w:t>, expires 9/3/2026</w:t>
             </w:r>
             <w:r w:rsidR="00EF374C" w:rsidRPr="00EF374C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE2FF3" w:rsidRPr="005A6BA7" w14:paraId="394D66F5" w14:textId="77777777" w:rsidTr="098E8598">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0413CF49" w14:textId="1B3338FE" w:rsidR="00DE2FF3" w:rsidRPr="005A6BA7" w:rsidRDefault="00DA1949" w:rsidP="000A431A">
             <w:pPr>
               <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A6BA7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Airfare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0703D6A0" w14:textId="7431C4F7" w:rsidR="00DE2FF3" w:rsidRPr="005A6BA7" w:rsidRDefault="00DA1949" w:rsidP="000A431A">
             <w:pPr>
               <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A6BA7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1119,51 +1119,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE2FF3" w:rsidRPr="005A6BA7" w14:paraId="0C33390A" w14:textId="77777777" w:rsidTr="098E8598">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69738CA2" w14:textId="74FE4446" w:rsidR="00DE2FF3" w:rsidRPr="005A6BA7" w:rsidRDefault="00DA1949" w:rsidP="000A431A">
             <w:pPr>
               <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A6BA7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Transportation to/from the airport:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10E71592" w14:textId="11220FE2" w:rsidR="00DE2FF3" w:rsidRPr="005A6BA7" w:rsidRDefault="00DA1949" w:rsidP="000A431A">
             <w:pPr>
               <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A6BA7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1263,69 +1262,58 @@
             <w:r w:rsidR="003713D3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C2E0B63" w14:textId="1E40B96B" w:rsidR="00DA1949" w:rsidRPr="005A6BA7" w:rsidRDefault="00A36767" w:rsidP="007550D7">
             <w:pPr>
               <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005A6BA7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Awards lunch</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">Awards lunch: </w:t>
             </w:r>
             <w:r w:rsidR="006612F1" w:rsidRPr="005A6BA7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>October</w:t>
             </w:r>
             <w:r w:rsidRPr="005A6BA7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003713D3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2879,77 +2867,77 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1947343814">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1954550169">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="221794969">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="697704509">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1563905600">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="534582345">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDayMDO2NDAwMDczMDc2NjBS0lEKTi0uzszPAykwrgUALLHswywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00344082"/>
     <w:rsid w:val="000312C7"/>
     <w:rsid w:val="0006778A"/>
     <w:rsid w:val="00073A18"/>
     <w:rsid w:val="00096D2C"/>
     <w:rsid w:val="000A431A"/>
     <w:rsid w:val="000B4748"/>
     <w:rsid w:val="000C5940"/>
     <w:rsid w:val="000C7174"/>
     <w:rsid w:val="000C767B"/>
     <w:rsid w:val="00132188"/>
+    <w:rsid w:val="00134FD5"/>
     <w:rsid w:val="001369E1"/>
     <w:rsid w:val="00136E22"/>
     <w:rsid w:val="00174B2E"/>
     <w:rsid w:val="00174F3F"/>
     <w:rsid w:val="00183876"/>
     <w:rsid w:val="00266A51"/>
     <w:rsid w:val="002866D2"/>
     <w:rsid w:val="002946C7"/>
     <w:rsid w:val="002A320F"/>
     <w:rsid w:val="002B0733"/>
     <w:rsid w:val="002C3DD6"/>
     <w:rsid w:val="002E1490"/>
     <w:rsid w:val="0031181F"/>
     <w:rsid w:val="00311DFA"/>
     <w:rsid w:val="0031628B"/>
     <w:rsid w:val="00334D5F"/>
     <w:rsid w:val="00343557"/>
     <w:rsid w:val="00344082"/>
     <w:rsid w:val="00347883"/>
     <w:rsid w:val="00350201"/>
     <w:rsid w:val="0036548D"/>
     <w:rsid w:val="003713D3"/>
     <w:rsid w:val="00381ED7"/>
     <w:rsid w:val="00385151"/>
     <w:rsid w:val="003C7DC9"/>
@@ -3034,50 +3022,51 @@
     <w:rsid w:val="00CF4F98"/>
     <w:rsid w:val="00D16E47"/>
     <w:rsid w:val="00D44E29"/>
     <w:rsid w:val="00D46CE2"/>
     <w:rsid w:val="00D54034"/>
     <w:rsid w:val="00D54145"/>
     <w:rsid w:val="00D86E5D"/>
     <w:rsid w:val="00DA1949"/>
     <w:rsid w:val="00DB202B"/>
     <w:rsid w:val="00DB5243"/>
     <w:rsid w:val="00DC21CE"/>
     <w:rsid w:val="00DE2FF3"/>
     <w:rsid w:val="00E54A50"/>
     <w:rsid w:val="00E87A65"/>
     <w:rsid w:val="00E90953"/>
     <w:rsid w:val="00E943FD"/>
     <w:rsid w:val="00EA15F2"/>
     <w:rsid w:val="00EA472E"/>
     <w:rsid w:val="00ED3A9C"/>
     <w:rsid w:val="00EE7FC1"/>
     <w:rsid w:val="00EF374C"/>
     <w:rsid w:val="00F015BA"/>
     <w:rsid w:val="00F35EDD"/>
     <w:rsid w:val="00FB438A"/>
     <w:rsid w:val="00FB7FD4"/>
+    <w:rsid w:val="00FF28F3"/>
     <w:rsid w:val="00FF4454"/>
     <w:rsid w:val="00FF512E"/>
     <w:rsid w:val="098E8598"/>
     <w:rsid w:val="0ADC57FA"/>
     <w:rsid w:val="0B19E29D"/>
     <w:rsid w:val="0B97726F"/>
     <w:rsid w:val="15605F2F"/>
     <w:rsid w:val="21BA6D62"/>
     <w:rsid w:val="2533D060"/>
     <w:rsid w:val="2B831A64"/>
     <w:rsid w:val="2E7733FE"/>
     <w:rsid w:val="40C33417"/>
     <w:rsid w:val="43A9E277"/>
     <w:rsid w:val="5C319D23"/>
     <w:rsid w:val="5C3B471F"/>
     <w:rsid w:val="61F14DFD"/>
     <w:rsid w:val="66F1BF4C"/>
     <w:rsid w:val="6B5E1FD8"/>
     <w:rsid w:val="6CBA2AD9"/>
     <w:rsid w:val="6F8EDB2B"/>
     <w:rsid w:val="7104D5E0"/>
     <w:rsid w:val="778B23D6"/>
     <w:rsid w:val="7A5FBFC3"/>
     <w:rsid w:val="7DD6C708"/>
   </w:rsids>
@@ -4039,56 +4028,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="336cef4c-a639-4ed0-8e5f-7574a413a504">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5ff73f21-c6dc-4aee-8e69-84370fb5bc44" xsi:nil="true"/>
+    <FIleLink xmlns="336cef4c-a639-4ed0-8e5f-7574a413a504" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F44F5DE468B7AD47B71BED6130FA8A22" ma:contentTypeVersion="26" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b83dda80956bd9b3f02d1c013adb9ac0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="336cef4c-a639-4ed0-8e5f-7574a413a504" xmlns:ns3="5ff73f21-c6dc-4aee-8e69-84370fb5bc44" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e4ba9a583e7648bac6cb2e7ee8cd145b" ns2:_="" ns3:_="">
     <xsd:import namespace="336cef4c-a639-4ed0-8e5f-7574a413a504"/>
     <xsd:import namespace="5ff73f21-c6dc-4aee-8e69-84370fb5bc44"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -4317,129 +4309,126 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C6A889D-15B1-4BB6-98C1-64F663891204}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31DC8537-22D8-43E7-ACD3-4649E2B94F8A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="336cef4c-a639-4ed0-8e5f-7574a413a504"/>
+    <ds:schemaRef ds:uri="5ff73f21-c6dc-4aee-8e69-84370fb5bc44"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9F25D20-1B15-4685-9346-8AD5A240A81B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="336cef4c-a639-4ed0-8e5f-7574a413a504"/>
     <ds:schemaRef ds:uri="5ff73f21-c6dc-4aee-8e69-84370fb5bc44"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31DC8537-22D8-43E7-ACD3-4649E2B94F8A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C6A889D-15B1-4BB6-98C1-64F663891204}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="5ff73f21-c6dc-4aee-8e69-84370fb5bc44"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>387</Words>
-  <Characters>2194</Characters>
+  <Characters>2209</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>62</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2519</CharactersWithSpaces>
+  <CharactersWithSpaces>2591</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Burki, Saira</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>602f2aaaeb3a66fcc00d4f4974dc007ee956ad98c2e4e075ae9ab908f64e0865</vt:lpwstr>
   </property>